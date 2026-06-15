--- v0 (2026-04-16)
+++ v1 (2026-06-15)
@@ -133,160 +133,1294 @@
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t>Temp. Max °C</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t>Temp. Min °C</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>Cumul mois (mm)</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t>Statut</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="2">
         <is>
-          <t>15/04/2026</t>
+          <t>13/06/2026</t>
         </is>
       </c>
       <c r="B2" s="2">
-        <v>0</v>
+        <v>7.6</v>
       </c>
       <c r="C2" s="2">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="D2" s="2">
-        <v>29.7</v>
+        <v>25.8</v>
       </c>
       <c r="E2" s="2">
-        <v>22</v>
+        <v>19.5</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>95.1</v>
       </c>
       <c r="G2" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A3" t="inlineStr" s="2">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="B3" s="2">
+        <v>7.4</v>
+      </c>
+      <c r="C3" s="2">
+        <v>15</v>
+      </c>
+      <c r="D3" s="2">
+        <v>24.4</v>
+      </c>
+      <c r="E3" s="2">
+        <v>20</v>
+      </c>
+      <c r="F3" s="2">
+        <v>87.5</v>
+      </c>
+      <c r="G3" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="2">
         <is>
-          <t>15/04/2026</t>
+          <t>11/06/2026</t>
         </is>
       </c>
       <c r="B4" s="2">
-        <v>0</v>
+        <v>15.1</v>
       </c>
       <c r="C4" s="2">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D4" s="2">
-        <v>29.7</v>
+        <v>24.5</v>
       </c>
       <c r="E4" s="2">
-        <v>22</v>
+        <v>19.9</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>80.1</v>
       </c>
       <c r="G4" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr" s="2">
         <is>
-          <t>15/04/2026</t>
+          <t>10/06/2026</t>
         </is>
       </c>
       <c r="B5" s="2">
-        <v>0</v>
+        <v>10.2</v>
       </c>
       <c r="C5" s="2">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="D5" s="2">
-        <v>29.7</v>
+        <v>26.9</v>
       </c>
       <c r="E5" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="G5" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr" s="0">
         <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B6" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="C6" s="0">
+        <v>18</v>
+      </c>
+      <c r="D6" s="0">
+        <v>26.7</v>
+      </c>
+      <c r="E6" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F6" s="0">
+        <v>54.8</v>
+      </c>
+      <c r="G6" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr" s="2">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B7" s="2">
+        <v>10.3</v>
+      </c>
+      <c r="C7" s="2">
+        <v>21</v>
+      </c>
+      <c r="D7" s="2">
+        <v>25.5</v>
+      </c>
+      <c r="E7" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F7" s="2">
+        <v>50.5</v>
+      </c>
+      <c r="G7" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr" s="2">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="B8" s="2">
+        <v>13.1</v>
+      </c>
+      <c r="C8" s="2">
+        <v>24</v>
+      </c>
+      <c r="D8" s="2">
+        <v>25.7</v>
+      </c>
+      <c r="E8" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F8" s="2">
+        <v>40.2</v>
+      </c>
+      <c r="G8" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr" s="2">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+      <c r="B9" s="2">
+        <v>17.6</v>
+      </c>
+      <c r="C9" s="2">
+        <v>24</v>
+      </c>
+      <c r="D9" s="2">
+        <v>24</v>
+      </c>
+      <c r="E9" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F9" s="2">
+        <v>27.1</v>
+      </c>
+      <c r="G9" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr" s="0">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="B10" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="C10" s="0">
+        <v>16</v>
+      </c>
+      <c r="D10" s="0">
+        <v>26.3</v>
+      </c>
+      <c r="E10" s="0">
+        <v>19.4</v>
+      </c>
+      <c r="F10" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="G10" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="0">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B11" s="0">
+        <v>1.4</v>
+      </c>
+      <c r="C11" s="0">
+        <v>5</v>
+      </c>
+      <c r="D11" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E11" s="0">
+        <v>19.6</v>
+      </c>
+      <c r="F11" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="G11" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="0">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B12" s="0">
+        <v>1.1</v>
+      </c>
+      <c r="C12" s="0">
+        <v>6</v>
+      </c>
+      <c r="D12" s="0">
+        <v>27.7</v>
+      </c>
+      <c r="E12" s="0">
+        <v>20.6</v>
+      </c>
+      <c r="F12" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="G12" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="0">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B13" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="C13" s="0">
+        <v>5</v>
+      </c>
+      <c r="D13" s="0">
+        <v>29.4</v>
+      </c>
+      <c r="E13" s="0">
+        <v>19.6</v>
+      </c>
+      <c r="F13" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="G13" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="0">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B14" s="0">
+        <v>0.9</v>
+      </c>
+      <c r="C14" s="0">
+        <v>5</v>
+      </c>
+      <c r="D14" s="0">
+        <v>28.7</v>
+      </c>
+      <c r="E14" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F14" s="0">
+        <v>0.9</v>
+      </c>
+      <c r="G14" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr" s="0">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="B15" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="C15" s="0">
+        <v>7</v>
+      </c>
+      <c r="D15" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E15" s="0">
+        <v>18.3</v>
+      </c>
+      <c r="F15" s="0">
+        <v>201.2</v>
+      </c>
+      <c r="G15" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="0">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="B16" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="C16" s="0">
+        <v>11</v>
+      </c>
+      <c r="D16" s="0">
+        <v>27.5</v>
+      </c>
+      <c r="E16" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F16" s="0">
+        <v>198.6</v>
+      </c>
+      <c r="G16" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="0">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B17" s="0">
+        <v>2</v>
+      </c>
+      <c r="C17" s="0">
+        <v>5</v>
+      </c>
+      <c r="D17" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="E17" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F17" s="0">
+        <v>197.1</v>
+      </c>
+      <c r="G17" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="0">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B18" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C18" s="0">
+        <v>3</v>
+      </c>
+      <c r="D18" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E18" s="0">
+        <v>19.3</v>
+      </c>
+      <c r="F18" s="0">
+        <v>195.1</v>
+      </c>
+      <c r="G18" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr" s="0">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="B19" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="C19" s="0">
+        <v>7</v>
+      </c>
+      <c r="D19" s="0">
+        <v>28.3</v>
+      </c>
+      <c r="E19" s="0">
+        <v>20.3</v>
+      </c>
+      <c r="F19" s="0">
+        <v>194.8</v>
+      </c>
+      <c r="G19" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr" s="0">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="B20" s="0">
+        <v>3</v>
+      </c>
+      <c r="C20" s="0">
+        <v>12</v>
+      </c>
+      <c r="D20" s="0">
+        <v>27.8</v>
+      </c>
+      <c r="E20" s="0">
+        <v>19.8</v>
+      </c>
+      <c r="F20" s="0">
+        <v>192.7</v>
+      </c>
+      <c r="G20" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="0">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="B21" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="C21" s="0">
+        <v>17</v>
+      </c>
+      <c r="D21" s="0">
+        <v>27.8</v>
+      </c>
+      <c r="E21" s="0">
+        <v>20.2</v>
+      </c>
+      <c r="F21" s="0">
+        <v>189.7</v>
+      </c>
+      <c r="G21" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr" s="2">
+        <is>
+          <t>24/05/2026</t>
+        </is>
+      </c>
+      <c r="B22" s="2">
+        <v>9.4</v>
+      </c>
+      <c r="C22" s="2">
+        <v>22</v>
+      </c>
+      <c r="D22" s="2">
+        <v>27.5</v>
+      </c>
+      <c r="E22" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F22" s="2">
+        <v>185.6</v>
+      </c>
+      <c r="G22" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr" s="2">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="B23" s="2">
+        <v>8.8</v>
+      </c>
+      <c r="C23" s="2">
+        <v>22</v>
+      </c>
+      <c r="D23" s="2">
+        <v>26.3</v>
+      </c>
+      <c r="E23" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F23" s="2">
+        <v>176.2</v>
+      </c>
+      <c r="G23" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr" s="2">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="B24" s="2">
+        <v>14.1</v>
+      </c>
+      <c r="C24" s="2">
+        <v>23</v>
+      </c>
+      <c r="D24" s="2">
+        <v>24.6</v>
+      </c>
+      <c r="E24" s="2">
+        <v>19.8</v>
+      </c>
+      <c r="F24" s="2">
+        <v>167.4</v>
+      </c>
+      <c r="G24" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr" s="2">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="B25" s="2">
+        <v>35.1</v>
+      </c>
+      <c r="C25" s="2">
+        <v>24</v>
+      </c>
+      <c r="D25" s="2">
+        <v>22.9</v>
+      </c>
+      <c r="E25" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F25" s="2">
+        <v>153.3</v>
+      </c>
+      <c r="G25" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr" s="2">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="B26" s="2">
+        <v>39.7</v>
+      </c>
+      <c r="C26" s="2">
+        <v>19</v>
+      </c>
+      <c r="D26" s="2">
+        <v>21.8</v>
+      </c>
+      <c r="E26" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F26" s="2">
+        <v>118.2</v>
+      </c>
+      <c r="G26" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr" s="0">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B27" s="0">
+        <v>3</v>
+      </c>
+      <c r="C27" s="0">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="E27" s="0">
+        <v>20</v>
+      </c>
+      <c r="F27" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="G27" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr" s="0">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B28" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="C28" s="0">
+        <v>10</v>
+      </c>
+      <c r="D28" s="0">
+        <v>26.5</v>
+      </c>
+      <c r="E28" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F28" s="0">
+        <v>75.5</v>
+      </c>
+      <c r="G28" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr" s="0">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="B29" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="C29" s="0">
+        <v>10</v>
+      </c>
+      <c r="D29" s="0">
+        <v>26.1</v>
+      </c>
+      <c r="E29" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F29" s="0">
+        <v>74</v>
+      </c>
+      <c r="G29" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr" s="0">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="B30" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="C30" s="0">
+        <v>15</v>
+      </c>
+      <c r="D30" s="0">
+        <v>26.7</v>
+      </c>
+      <c r="E30" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F30" s="0">
+        <v>71.7</v>
+      </c>
+      <c r="G30" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr" s="2">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="B31" s="2">
+        <v>16.2</v>
+      </c>
+      <c r="C31" s="2">
+        <v>22</v>
+      </c>
+      <c r="D31" s="2">
+        <v>26.6</v>
+      </c>
+      <c r="E31" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F31" s="2">
+        <v>67.8</v>
+      </c>
+      <c r="G31" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr" s="0">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="B32" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="C32" s="0">
+        <v>12</v>
+      </c>
+      <c r="D32" s="0">
+        <v>26.2</v>
+      </c>
+      <c r="E32" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="F32" s="0">
+        <v>51.6</v>
+      </c>
+      <c r="G32" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr" s="0">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B33" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="C33" s="0">
+        <v>7</v>
+      </c>
+      <c r="D33" s="0">
+        <v>26.9</v>
+      </c>
+      <c r="E33" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F33" s="0">
+        <v>46.7</v>
+      </c>
+      <c r="G33" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr" s="0">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="B34" s="0">
+        <v>2.4</v>
+      </c>
+      <c r="C34" s="0">
+        <v>9</v>
+      </c>
+      <c r="D34" s="0">
+        <v>26.9</v>
+      </c>
+      <c r="E34" s="0">
+        <v>19.1</v>
+      </c>
+      <c r="F34" s="0">
+        <v>43.4</v>
+      </c>
+      <c r="G34" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr" s="0">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="B35" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="C35" s="0">
+        <v>1</v>
+      </c>
+      <c r="D35" s="0">
+        <v>28.2</v>
+      </c>
+      <c r="E35" s="0">
+        <v>17.1</v>
+      </c>
+      <c r="F35" s="0">
+        <v>41</v>
+      </c>
+      <c r="G35" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr" s="0">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+      <c r="B36" s="0">
+        <v>3.7</v>
+      </c>
+      <c r="C36" s="0">
+        <v>14</v>
+      </c>
+      <c r="D36" s="0">
+        <v>25.6</v>
+      </c>
+      <c r="E36" s="0">
+        <v>18.4</v>
+      </c>
+      <c r="F36" s="0">
+        <v>40.9</v>
+      </c>
+      <c r="G36" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr" s="0">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="B37" s="0">
+        <v>1.6</v>
+      </c>
+      <c r="C37" s="0">
+        <v>13</v>
+      </c>
+      <c r="D37" s="0">
+        <v>26.2</v>
+      </c>
+      <c r="E37" s="0">
+        <v>17.7</v>
+      </c>
+      <c r="F37" s="0">
+        <v>37.2</v>
+      </c>
+      <c r="G37" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr" s="2">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="B38" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="C38" s="2">
+        <v>6</v>
+      </c>
+      <c r="D38" s="2">
+        <v>27.4</v>
+      </c>
+      <c r="E38" s="2">
+        <v>18.4</v>
+      </c>
+      <c r="F38" s="2">
+        <v>35.6</v>
+      </c>
+      <c r="G38" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr" s="0">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B39" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C39" s="0">
+        <v>3</v>
+      </c>
+      <c r="D39" s="0">
+        <v>29.1</v>
+      </c>
+      <c r="E39" s="0">
+        <v>18.3</v>
+      </c>
+      <c r="F39" s="0">
+        <v>27.1</v>
+      </c>
+      <c r="G39" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr" s="0">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B40" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C40" s="0">
+        <v>2</v>
+      </c>
+      <c r="D40" s="0">
+        <v>28.3</v>
+      </c>
+      <c r="E40" s="0">
+        <v>16.3</v>
+      </c>
+      <c r="F40" s="0">
+        <v>26.8</v>
+      </c>
+      <c r="G40" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr" s="2">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B41" s="2">
+        <v>10.4</v>
+      </c>
+      <c r="C41" s="2">
+        <v>11</v>
+      </c>
+      <c r="D41" s="2">
+        <v>24.6</v>
+      </c>
+      <c r="E41" s="2">
+        <v>17</v>
+      </c>
+      <c r="F41" s="2">
+        <v>26.5</v>
+      </c>
+      <c r="G41" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr" s="2">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="B42" s="2">
+        <v>16.1</v>
+      </c>
+      <c r="C42" s="2">
+        <v>9</v>
+      </c>
+      <c r="D42" s="2">
+        <v>26.8</v>
+      </c>
+      <c r="E42" s="2">
+        <v>16.8</v>
+      </c>
+      <c r="F42" s="2">
+        <v>16.1</v>
+      </c>
+      <c r="G42" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr" s="2">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B43" s="2">
+        <v>26.1</v>
+      </c>
+      <c r="C43" s="2">
+        <v>21</v>
+      </c>
+      <c r="D43" s="2">
+        <v>25.8</v>
+      </c>
+      <c r="E43" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F43" s="2">
+        <v>34.1</v>
+      </c>
+      <c r="G43" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr" s="0">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B44" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="C44" s="0">
+        <v>15</v>
+      </c>
+      <c r="D44" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E44" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F44" s="0">
+        <v>8</v>
+      </c>
+      <c r="G44" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr" s="2">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="B45" s="2">
+        <v>5.3</v>
+      </c>
+      <c r="C45" s="2">
+        <v>13</v>
+      </c>
+      <c r="D45" s="2">
+        <v>25.6</v>
+      </c>
+      <c r="E45" s="2">
+        <v>18.7</v>
+      </c>
+      <c r="F45" s="2">
+        <v>5.4</v>
+      </c>
+      <c r="G45" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr" s="0">
+        <is>
+          <t>17/04/2026</t>
+        </is>
+      </c>
+      <c r="B46" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="C46" s="0">
+        <v>1</v>
+      </c>
+      <c r="D46" s="0">
+        <v>30</v>
+      </c>
+      <c r="E46" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="F46" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="G46" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr" s="0">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="B47" s="0">
+        <v>0</v>
+      </c>
+      <c r="C47" s="0">
+        <v>0</v>
+      </c>
+      <c r="D47" s="0">
+        <v>30.5</v>
+      </c>
+      <c r="E47" s="0">
+        <v>20.4</v>
+      </c>
+      <c r="F47" s="0">
+        <v>0</v>
+      </c>
+      <c r="G47" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr" s="0">
+        <is>
           <t>15/04/2026</t>
         </is>
       </c>
-      <c r="B6" s="0">
+      <c r="B48" s="0">
         <v>0</v>
       </c>
-      <c r="C6" s="0">
+      <c r="C48" s="0">
         <v>0</v>
       </c>
-      <c r="D6" s="0">
+      <c r="D48" s="0">
         <v>29.7</v>
       </c>
-      <c r="E6" s="0">
+      <c r="E48" s="0">
         <v>22</v>
       </c>
-      <c r="F6" s="0">
+      <c r="F48" s="0">
         <v>0</v>
       </c>
-      <c r="G6" t="inlineStr" s="0">
+      <c r="G48" t="inlineStr" s="0">
         <is>
           <t>Sec</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>