--- v1 (2026-06-15)
+++ v2 (2026-08-05)
@@ -133,1294 +133,2698 @@
       </c>
       <c r="D1" t="inlineStr" s="1">
         <is>
           <t>Temp. Max °C</t>
         </is>
       </c>
       <c r="E1" t="inlineStr" s="1">
         <is>
           <t>Temp. Min °C</t>
         </is>
       </c>
       <c r="F1" t="inlineStr" s="1">
         <is>
           <t>Cumul mois (mm)</t>
         </is>
       </c>
       <c r="G1" t="inlineStr" s="1">
         <is>
           <t>Statut</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr" s="2">
         <is>
-          <t>13/06/2026</t>
+          <t>04/08/2026</t>
         </is>
       </c>
       <c r="B2" s="2">
-        <v>7.6</v>
+        <v>13.7</v>
       </c>
       <c r="C2" s="2">
         <v>22</v>
       </c>
       <c r="D2" s="2">
-        <v>25.8</v>
+        <v>24.5</v>
       </c>
       <c r="E2" s="2">
-        <v>19.5</v>
+        <v>20.2</v>
       </c>
       <c r="F2" s="2">
-        <v>95.1</v>
+        <v>43.5</v>
       </c>
       <c r="G2" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr" s="2">
         <is>
-          <t>12/06/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
       <c r="B3" s="2">
-        <v>7.4</v>
+        <v>13.2</v>
       </c>
       <c r="C3" s="2">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="D3" s="2">
-        <v>24.4</v>
+        <v>24.7</v>
       </c>
       <c r="E3" s="2">
-        <v>20</v>
+        <v>19.9</v>
       </c>
       <c r="F3" s="2">
-        <v>87.5</v>
+        <v>29.8</v>
       </c>
       <c r="G3" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr" s="2">
         <is>
-          <t>11/06/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
       <c r="B4" s="2">
-        <v>15.1</v>
+        <v>12.7</v>
       </c>
       <c r="C4" s="2">
+        <v>16</v>
+      </c>
+      <c r="D4" s="2">
+        <v>23.1</v>
+      </c>
+      <c r="E4" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F4" s="2">
+        <v>16.6</v>
+      </c>
+      <c r="G4" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr" s="0">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="B5" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="C5" s="0">
+        <v>14</v>
+      </c>
+      <c r="D5" s="0">
+        <v>24.5</v>
+      </c>
+      <c r="E5" s="0">
         <v>20</v>
       </c>
-      <c r="D4" s="2">
+      <c r="F5" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="G5" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr" s="2">
+        <is>
+          <t>31/07/2026</t>
+        </is>
+      </c>
+      <c r="B6" s="2">
+        <v>23.4</v>
+      </c>
+      <c r="C6" s="2">
+        <v>21</v>
+      </c>
+      <c r="D6" s="2">
         <v>24.5</v>
       </c>
-      <c r="E4" s="2">
-[...61 lines deleted...]
-          <t>Sec</t>
+      <c r="E6" s="2">
+        <v>19.2</v>
+      </c>
+      <c r="F6" s="2">
+        <v>530.7</v>
+      </c>
+      <c r="G6" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr" s="2">
         <is>
-          <t>08/06/2026</t>
+          <t>30/07/2026</t>
         </is>
       </c>
       <c r="B7" s="2">
-        <v>10.3</v>
+        <v>28.1</v>
       </c>
       <c r="C7" s="2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" s="2">
-        <v>25.5</v>
+        <v>23.7</v>
       </c>
       <c r="E7" s="2">
-        <v>19.6</v>
+        <v>19.2</v>
       </c>
       <c r="F7" s="2">
-        <v>50.5</v>
+        <v>507.3</v>
       </c>
       <c r="G7" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr" s="2">
         <is>
-          <t>07/06/2026</t>
+          <t>29/07/2026</t>
         </is>
       </c>
       <c r="B8" s="2">
-        <v>13.1</v>
+        <v>41.1</v>
       </c>
       <c r="C8" s="2">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" s="2">
-        <v>25.7</v>
+        <v>23.4</v>
       </c>
       <c r="E8" s="2">
-        <v>20.2</v>
+        <v>19.9</v>
       </c>
       <c r="F8" s="2">
-        <v>40.2</v>
+        <v>479.2</v>
       </c>
       <c r="G8" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr" s="2">
         <is>
-          <t>06/06/2026</t>
+          <t>28/07/2026</t>
         </is>
       </c>
       <c r="B9" s="2">
-        <v>17.6</v>
+        <v>18.8</v>
       </c>
       <c r="C9" s="2">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D9" s="2">
-        <v>24</v>
+        <v>24.4</v>
       </c>
       <c r="E9" s="2">
-        <v>20.1</v>
+        <v>19.9</v>
       </c>
       <c r="F9" s="2">
-        <v>27.1</v>
+        <v>438.1</v>
       </c>
       <c r="G9" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr" s="0">
-[...7 lines deleted...]
-      <c r="C10" s="0">
+      <c r="A10" t="inlineStr" s="2">
+        <is>
+          <t>27/07/2026</t>
+        </is>
+      </c>
+      <c r="B10" s="2">
+        <v>21</v>
+      </c>
+      <c r="C10" s="2">
+        <v>21</v>
+      </c>
+      <c r="D10" s="2">
+        <v>26</v>
+      </c>
+      <c r="E10" s="2">
+        <v>20</v>
+      </c>
+      <c r="F10" s="2">
+        <v>419.3</v>
+      </c>
+      <c r="G10" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr" s="2">
+        <is>
+          <t>26/07/2026</t>
+        </is>
+      </c>
+      <c r="B11" s="2">
+        <v>8.6</v>
+      </c>
+      <c r="C11" s="2">
+        <v>17</v>
+      </c>
+      <c r="D11" s="2">
+        <v>26</v>
+      </c>
+      <c r="E11" s="2">
+        <v>19.4</v>
+      </c>
+      <c r="F11" s="2">
+        <v>398.3</v>
+      </c>
+      <c r="G11" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr" s="2">
+        <is>
+          <t>25/07/2026</t>
+        </is>
+      </c>
+      <c r="B12" s="2">
+        <v>10.3</v>
+      </c>
+      <c r="C12" s="2">
+        <v>23</v>
+      </c>
+      <c r="D12" s="2">
+        <v>25.8</v>
+      </c>
+      <c r="E12" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F12" s="2">
+        <v>389.7</v>
+      </c>
+      <c r="G12" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr" s="2">
+        <is>
+          <t>24/07/2026</t>
+        </is>
+      </c>
+      <c r="B13" s="2">
+        <v>6.7</v>
+      </c>
+      <c r="C13" s="2">
+        <v>13</v>
+      </c>
+      <c r="D13" s="2">
+        <v>26.2</v>
+      </c>
+      <c r="E13" s="2">
+        <v>18.6</v>
+      </c>
+      <c r="F13" s="2">
+        <v>379.4</v>
+      </c>
+      <c r="G13" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr" s="2">
+        <is>
+          <t>23/07/2026</t>
+        </is>
+      </c>
+      <c r="B14" s="2">
+        <v>15.8</v>
+      </c>
+      <c r="C14" s="2">
+        <v>14</v>
+      </c>
+      <c r="D14" s="2">
+        <v>25.2</v>
+      </c>
+      <c r="E14" s="2">
+        <v>19</v>
+      </c>
+      <c r="F14" s="2">
+        <v>372.7</v>
+      </c>
+      <c r="G14" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr" s="2">
+        <is>
+          <t>22/07/2026</t>
+        </is>
+      </c>
+      <c r="B15" s="2">
+        <v>10.3</v>
+      </c>
+      <c r="C15" s="2">
+        <v>15</v>
+      </c>
+      <c r="D15" s="2">
+        <v>24.7</v>
+      </c>
+      <c r="E15" s="2">
+        <v>19.1</v>
+      </c>
+      <c r="F15" s="2">
+        <v>356.9</v>
+      </c>
+      <c r="G15" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr" s="2">
+        <is>
+          <t>21/07/2026</t>
+        </is>
+      </c>
+      <c r="B16" s="2">
+        <v>15.5</v>
+      </c>
+      <c r="C16" s="2">
+        <v>17</v>
+      </c>
+      <c r="D16" s="2">
+        <v>23.7</v>
+      </c>
+      <c r="E16" s="2">
+        <v>18.8</v>
+      </c>
+      <c r="F16" s="2">
+        <v>346.6</v>
+      </c>
+      <c r="G16" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr" s="2">
+        <is>
+          <t>20/07/2026</t>
+        </is>
+      </c>
+      <c r="B17" s="2">
+        <v>14.6</v>
+      </c>
+      <c r="C17" s="2">
         <v>16</v>
       </c>
-      <c r="D10" s="0">
-[...164 lines deleted...]
-      <c r="E16" s="0">
+      <c r="D17" s="2">
+        <v>24.4</v>
+      </c>
+      <c r="E17" s="2">
         <v>18.9</v>
       </c>
-      <c r="F16" s="0">
-[...23 lines deleted...]
-      <c r="E17" s="0">
+      <c r="F17" s="2">
+        <v>331.1</v>
+      </c>
+      <c r="G17" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr" s="2">
+        <is>
+          <t>19/07/2026</t>
+        </is>
+      </c>
+      <c r="B18" s="2">
+        <v>11.1</v>
+      </c>
+      <c r="C18" s="2">
+        <v>18</v>
+      </c>
+      <c r="D18" s="2">
+        <v>24.8</v>
+      </c>
+      <c r="E18" s="2">
         <v>18.9</v>
       </c>
-      <c r="F17" s="0">
-[...31 lines deleted...]
-          <t>Sec</t>
+      <c r="F18" s="2">
+        <v>316.5</v>
+      </c>
+      <c r="G18" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A19" t="inlineStr" s="2">
+        <is>
+          <t>18/07/2026</t>
+        </is>
+      </c>
+      <c r="B19" s="2">
+        <v>17.8</v>
+      </c>
+      <c r="C19" s="2">
+        <v>16</v>
+      </c>
+      <c r="D19" s="2">
+        <v>23.5</v>
+      </c>
+      <c r="E19" s="2">
+        <v>18.9</v>
+      </c>
+      <c r="F19" s="2">
+        <v>305.4</v>
+      </c>
+      <c r="G19" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr" s="0">
-[...13 lines deleted...]
-      <c r="E20" s="0">
+      <c r="A20" t="inlineStr" s="2">
+        <is>
+          <t>17/07/2026</t>
+        </is>
+      </c>
+      <c r="B20" s="2">
+        <v>14</v>
+      </c>
+      <c r="C20" s="2">
+        <v>20</v>
+      </c>
+      <c r="D20" s="2">
+        <v>22.5</v>
+      </c>
+      <c r="E20" s="2">
+        <v>19.5</v>
+      </c>
+      <c r="F20" s="2">
+        <v>287.6</v>
+      </c>
+      <c r="G20" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr" s="2">
+        <is>
+          <t>16/07/2026</t>
+        </is>
+      </c>
+      <c r="B21" s="2">
+        <v>7.3</v>
+      </c>
+      <c r="C21" s="2">
+        <v>22</v>
+      </c>
+      <c r="D21" s="2">
+        <v>24.3</v>
+      </c>
+      <c r="E21" s="2">
         <v>19.8</v>
       </c>
-      <c r="F20" s="0">
-[...31 lines deleted...]
-          <t>Sec</t>
+      <c r="F21" s="2">
+        <v>273.6</v>
+      </c>
+      <c r="G21" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr" s="2">
         <is>
-          <t>24/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
       <c r="B22" s="2">
-        <v>9.4</v>
+        <v>21.4</v>
       </c>
       <c r="C22" s="2">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D22" s="2">
-        <v>27.5</v>
+        <v>25.5</v>
       </c>
       <c r="E22" s="2">
-        <v>20.2</v>
+        <v>19.9</v>
       </c>
       <c r="F22" s="2">
-        <v>185.6</v>
+        <v>266.3</v>
       </c>
       <c r="G22" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr" s="2">
         <is>
-          <t>23/05/2026</t>
+          <t>14/07/2026</t>
         </is>
       </c>
       <c r="B23" s="2">
-        <v>8.8</v>
+        <v>6.3</v>
       </c>
       <c r="C23" s="2">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D23" s="2">
-        <v>26.3</v>
+        <v>24.4</v>
       </c>
       <c r="E23" s="2">
-        <v>20.1</v>
+        <v>19.7</v>
       </c>
       <c r="F23" s="2">
-        <v>176.2</v>
+        <v>244.9</v>
       </c>
       <c r="G23" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr" s="2">
         <is>
-          <t>22/05/2026</t>
+          <t>13/07/2026</t>
         </is>
       </c>
       <c r="B24" s="2">
-        <v>14.1</v>
+        <v>11.3</v>
       </c>
       <c r="C24" s="2">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D24" s="2">
-        <v>24.6</v>
+        <v>25.8</v>
       </c>
       <c r="E24" s="2">
-        <v>19.8</v>
+        <v>20.4</v>
       </c>
       <c r="F24" s="2">
-        <v>167.4</v>
+        <v>238.6</v>
       </c>
       <c r="G24" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr" s="2">
         <is>
-          <t>21/05/2026</t>
+          <t>12/07/2026</t>
         </is>
       </c>
       <c r="B25" s="2">
-        <v>35.1</v>
+        <v>21.5</v>
       </c>
       <c r="C25" s="2">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D25" s="2">
-        <v>22.9</v>
+        <v>25.6</v>
       </c>
       <c r="E25" s="2">
-        <v>20.1</v>
+        <v>19.8</v>
       </c>
       <c r="F25" s="2">
-        <v>153.3</v>
+        <v>227.3</v>
       </c>
       <c r="G25" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr" s="2">
         <is>
-          <t>20/05/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
       <c r="B26" s="2">
-        <v>39.7</v>
+        <v>15.3</v>
       </c>
       <c r="C26" s="2">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D26" s="2">
         <v>21.8</v>
       </c>
       <c r="E26" s="2">
-        <v>20.2</v>
+        <v>19.6</v>
       </c>
       <c r="F26" s="2">
-        <v>118.2</v>
+        <v>205.8</v>
       </c>
       <c r="G26" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A27" t="inlineStr" s="2">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+      <c r="B27" s="2">
+        <v>33.4</v>
+      </c>
+      <c r="C27" s="2">
+        <v>24</v>
+      </c>
+      <c r="D27" s="2">
+        <v>22.9</v>
+      </c>
+      <c r="E27" s="2">
+        <v>19.4</v>
+      </c>
+      <c r="F27" s="2">
+        <v>190.5</v>
+      </c>
+      <c r="G27" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A28" t="inlineStr" s="2">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+      <c r="B28" s="2">
+        <v>20.4</v>
+      </c>
+      <c r="C28" s="2">
+        <v>24</v>
+      </c>
+      <c r="D28" s="2">
+        <v>20.9</v>
+      </c>
+      <c r="E28" s="2">
+        <v>19.8</v>
+      </c>
+      <c r="F28" s="2">
+        <v>157.1</v>
+      </c>
+      <c r="G28" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr" s="0">
-[...13 lines deleted...]
-      <c r="E29" s="0">
+      <c r="A29" t="inlineStr" s="2">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+      <c r="B29" s="2">
+        <v>21</v>
+      </c>
+      <c r="C29" s="2">
+        <v>17</v>
+      </c>
+      <c r="D29" s="2">
+        <v>24.7</v>
+      </c>
+      <c r="E29" s="2">
+        <v>19.8</v>
+      </c>
+      <c r="F29" s="2">
+        <v>136.7</v>
+      </c>
+      <c r="G29" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr" s="2">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+      <c r="B30" s="2">
+        <v>31.9</v>
+      </c>
+      <c r="C30" s="2">
+        <v>21</v>
+      </c>
+      <c r="D30" s="2">
+        <v>25</v>
+      </c>
+      <c r="E30" s="2">
         <v>19.9</v>
       </c>
-      <c r="F29" s="0">
-[...31 lines deleted...]
-          <t>Sec</t>
+      <c r="F30" s="2">
+        <v>115.7</v>
+      </c>
+      <c r="G30" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr" s="2">
         <is>
-          <t>15/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
       <c r="B31" s="2">
-        <v>16.2</v>
+        <v>19.3</v>
       </c>
       <c r="C31" s="2">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D31" s="2">
-        <v>26.6</v>
+        <v>23.7</v>
       </c>
       <c r="E31" s="2">
-        <v>19.6</v>
+        <v>19.9</v>
       </c>
       <c r="F31" s="2">
-        <v>67.8</v>
+        <v>83.8</v>
       </c>
       <c r="G31" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A32" t="inlineStr" s="2">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="B32" s="2">
+        <v>18.1</v>
+      </c>
+      <c r="C32" s="2">
+        <v>24</v>
+      </c>
+      <c r="D32" s="2">
+        <v>23.7</v>
+      </c>
+      <c r="E32" s="2">
+        <v>19.8</v>
+      </c>
+      <c r="F32" s="2">
+        <v>64.5</v>
+      </c>
+      <c r="G32" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A33" t="inlineStr" s="2">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+      <c r="B33" s="2">
+        <v>12.9</v>
+      </c>
+      <c r="C33" s="2">
+        <v>21</v>
+      </c>
+      <c r="D33" s="2">
+        <v>25.6</v>
+      </c>
+      <c r="E33" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F33" s="2">
+        <v>46.4</v>
+      </c>
+      <c r="G33" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr" s="0">
         <is>
-          <t>12/05/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
       <c r="B34" s="0">
-        <v>2.4</v>
+        <v>3.7</v>
       </c>
       <c r="C34" s="0">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D34" s="0">
-        <v>26.9</v>
+        <v>27.5</v>
       </c>
       <c r="E34" s="0">
         <v>19.1</v>
       </c>
       <c r="F34" s="0">
-        <v>43.4</v>
+        <v>33.5</v>
       </c>
       <c r="G34" t="inlineStr" s="0">
         <is>
           <t>Sec</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A35" t="inlineStr" s="2">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+      <c r="B35" s="2">
+        <v>15</v>
+      </c>
+      <c r="C35" s="2">
+        <v>17</v>
+      </c>
+      <c r="D35" s="2">
+        <v>25.6</v>
+      </c>
+      <c r="E35" s="2">
+        <v>20.4</v>
+      </c>
+      <c r="F35" s="2">
+        <v>29.8</v>
+      </c>
+      <c r="G35" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="36">
-      <c r="A36" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A36" t="inlineStr" s="2">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="B36" s="2">
+        <v>14.8</v>
+      </c>
+      <c r="C36" s="2">
+        <v>15</v>
+      </c>
+      <c r="D36" s="2">
+        <v>23.6</v>
+      </c>
+      <c r="E36" s="2">
+        <v>19.5</v>
+      </c>
+      <c r="F36" s="2">
+        <v>14.8</v>
+      </c>
+      <c r="G36" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="37">
-      <c r="A37" t="inlineStr" s="0">
-[...21 lines deleted...]
-          <t>Sec</t>
+      <c r="A37" t="inlineStr" s="2">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="B37" s="2">
+        <v>16.7</v>
+      </c>
+      <c r="C37" s="2">
+        <v>18</v>
+      </c>
+      <c r="D37" s="2">
+        <v>23.2</v>
+      </c>
+      <c r="E37" s="2">
+        <v>19.9</v>
+      </c>
+      <c r="F37" s="2">
+        <v>207.7</v>
+      </c>
+      <c r="G37" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr" s="2">
         <is>
-          <t>08/05/2026</t>
+          <t>29/06/2026</t>
         </is>
       </c>
       <c r="B38" s="2">
-        <v>8.5</v>
+        <v>16.8</v>
       </c>
       <c r="C38" s="2">
-        <v>6</v>
+        <v>21</v>
       </c>
       <c r="D38" s="2">
-        <v>27.4</v>
+        <v>23.1</v>
       </c>
       <c r="E38" s="2">
-        <v>18.4</v>
+        <v>20.6</v>
       </c>
       <c r="F38" s="2">
-        <v>35.6</v>
+        <v>191</v>
       </c>
       <c r="G38" t="inlineStr" s="2">
         <is>
           <t>Pluie</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr" s="0">
         <is>
-          <t>07/05/2026</t>
+          <t>28/06/2026</t>
         </is>
       </c>
       <c r="B39" s="0">
-        <v>0.3</v>
+        <v>3.5</v>
       </c>
       <c r="C39" s="0">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="D39" s="0">
-        <v>29.1</v>
+        <v>26</v>
       </c>
       <c r="E39" s="0">
-        <v>18.3</v>
+        <v>19.8</v>
       </c>
       <c r="F39" s="0">
-        <v>27.1</v>
+        <v>174.2</v>
       </c>
       <c r="G39" t="inlineStr" s="0">
         <is>
           <t>Sec</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr" s="0">
         <is>
-          <t>06/05/2026</t>
+          <t>27/06/2026</t>
         </is>
       </c>
       <c r="B40" s="0">
-        <v>0.3</v>
+        <v>2.3</v>
       </c>
       <c r="C40" s="0">
+        <v>11</v>
+      </c>
+      <c r="D40" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E40" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F40" s="0">
+        <v>170.7</v>
+      </c>
+      <c r="G40" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr" s="0">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="B41" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="C41" s="0">
+        <v>7</v>
+      </c>
+      <c r="D41" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E41" s="0">
+        <v>19.1</v>
+      </c>
+      <c r="F41" s="0">
+        <v>168.4</v>
+      </c>
+      <c r="G41" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr" s="0">
+        <is>
+          <t>25/06/2026</t>
+        </is>
+      </c>
+      <c r="B42" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="C42" s="0">
+        <v>12</v>
+      </c>
+      <c r="D42" s="0">
+        <v>29.3</v>
+      </c>
+      <c r="E42" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F42" s="0">
+        <v>166.3</v>
+      </c>
+      <c r="G42" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr" s="0">
+        <is>
+          <t>24/06/2026</t>
+        </is>
+      </c>
+      <c r="B43" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="C43" s="0">
+        <v>10</v>
+      </c>
+      <c r="D43" s="0">
+        <v>27.9</v>
+      </c>
+      <c r="E43" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="F43" s="0">
+        <v>162.9</v>
+      </c>
+      <c r="G43" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr" s="2">
+        <is>
+          <t>23/06/2026</t>
+        </is>
+      </c>
+      <c r="B44" s="2">
+        <v>7.8</v>
+      </c>
+      <c r="C44" s="2">
+        <v>12</v>
+      </c>
+      <c r="D44" s="2">
+        <v>26.8</v>
+      </c>
+      <c r="E44" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F44" s="2">
+        <v>160.2</v>
+      </c>
+      <c r="G44" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr" s="0">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="B45" s="0">
         <v>2</v>
       </c>
-      <c r="D40" s="0">
-[...23 lines deleted...]
-      <c r="C41" s="2">
+      <c r="C45" s="0">
         <v>11</v>
       </c>
-      <c r="D41" s="2">
-[...118 lines deleted...]
-          <t>Pluie</t>
+      <c r="D45" s="0">
+        <v>25.4</v>
+      </c>
+      <c r="E45" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="F45" s="0">
+        <v>152.4</v>
+      </c>
+      <c r="G45" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr" s="0">
         <is>
+          <t>21/06/2026</t>
+        </is>
+      </c>
+      <c r="B46" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="C46" s="0">
+        <v>12</v>
+      </c>
+      <c r="D46" s="0">
+        <v>26.7</v>
+      </c>
+      <c r="E46" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F46" s="0">
+        <v>150.4</v>
+      </c>
+      <c r="G46" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr" s="2">
+        <is>
+          <t>20/06/2026</t>
+        </is>
+      </c>
+      <c r="B47" s="2">
+        <v>7.3</v>
+      </c>
+      <c r="C47" s="2">
+        <v>19</v>
+      </c>
+      <c r="D47" s="2">
+        <v>26.5</v>
+      </c>
+      <c r="E47" s="2">
+        <v>19.4</v>
+      </c>
+      <c r="F47" s="2">
+        <v>147</v>
+      </c>
+      <c r="G47" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr" s="2">
+        <is>
+          <t>19/06/2026</t>
+        </is>
+      </c>
+      <c r="B48" s="2">
+        <v>11.3</v>
+      </c>
+      <c r="C48" s="2">
+        <v>19</v>
+      </c>
+      <c r="D48" s="2">
+        <v>25.2</v>
+      </c>
+      <c r="E48" s="2">
+        <v>19.7</v>
+      </c>
+      <c r="F48" s="2">
+        <v>139.7</v>
+      </c>
+      <c r="G48" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr" s="2">
+        <is>
+          <t>18/06/2026</t>
+        </is>
+      </c>
+      <c r="B49" s="2">
+        <v>11.6</v>
+      </c>
+      <c r="C49" s="2">
+        <v>22</v>
+      </c>
+      <c r="D49" s="2">
+        <v>24.8</v>
+      </c>
+      <c r="E49" s="2">
+        <v>20</v>
+      </c>
+      <c r="F49" s="2">
+        <v>128.4</v>
+      </c>
+      <c r="G49" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr" s="2">
+        <is>
+          <t>17/06/2026</t>
+        </is>
+      </c>
+      <c r="B50" s="2">
+        <v>7</v>
+      </c>
+      <c r="C50" s="2">
+        <v>21</v>
+      </c>
+      <c r="D50" s="2">
+        <v>25.8</v>
+      </c>
+      <c r="E50" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F50" s="2">
+        <v>116.8</v>
+      </c>
+      <c r="G50" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr" s="0">
+        <is>
+          <t>16/06/2026</t>
+        </is>
+      </c>
+      <c r="B51" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="C51" s="0">
+        <v>18</v>
+      </c>
+      <c r="D51" s="0">
+        <v>27.1</v>
+      </c>
+      <c r="E51" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F51" s="0">
+        <v>109.8</v>
+      </c>
+      <c r="G51" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr" s="0">
+        <is>
+          <t>15/06/2026</t>
+        </is>
+      </c>
+      <c r="B52" s="0">
+        <v>3.6</v>
+      </c>
+      <c r="C52" s="0">
+        <v>18</v>
+      </c>
+      <c r="D52" s="0">
+        <v>27</v>
+      </c>
+      <c r="E52" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F52" s="0">
+        <v>104.9</v>
+      </c>
+      <c r="G52" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr" s="2">
+        <is>
+          <t>14/06/2026</t>
+        </is>
+      </c>
+      <c r="B53" s="2">
+        <v>6.2</v>
+      </c>
+      <c r="C53" s="2">
+        <v>21</v>
+      </c>
+      <c r="D53" s="2">
+        <v>26.6</v>
+      </c>
+      <c r="E53" s="2">
+        <v>19.9</v>
+      </c>
+      <c r="F53" s="2">
+        <v>101.3</v>
+      </c>
+      <c r="G53" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr" s="2">
+        <is>
+          <t>13/06/2026</t>
+        </is>
+      </c>
+      <c r="B54" s="2">
+        <v>7.6</v>
+      </c>
+      <c r="C54" s="2">
+        <v>22</v>
+      </c>
+      <c r="D54" s="2">
+        <v>25.8</v>
+      </c>
+      <c r="E54" s="2">
+        <v>19.5</v>
+      </c>
+      <c r="F54" s="2">
+        <v>95.1</v>
+      </c>
+      <c r="G54" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr" s="2">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="B55" s="2">
+        <v>7.4</v>
+      </c>
+      <c r="C55" s="2">
+        <v>15</v>
+      </c>
+      <c r="D55" s="2">
+        <v>24.4</v>
+      </c>
+      <c r="E55" s="2">
+        <v>20</v>
+      </c>
+      <c r="F55" s="2">
+        <v>87.5</v>
+      </c>
+      <c r="G55" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr" s="2">
+        <is>
+          <t>11/06/2026</t>
+        </is>
+      </c>
+      <c r="B56" s="2">
+        <v>15.1</v>
+      </c>
+      <c r="C56" s="2">
+        <v>20</v>
+      </c>
+      <c r="D56" s="2">
+        <v>24.5</v>
+      </c>
+      <c r="E56" s="2">
+        <v>19.9</v>
+      </c>
+      <c r="F56" s="2">
+        <v>80.1</v>
+      </c>
+      <c r="G56" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr" s="2">
+        <is>
+          <t>10/06/2026</t>
+        </is>
+      </c>
+      <c r="B57" s="2">
+        <v>10.2</v>
+      </c>
+      <c r="C57" s="2">
+        <v>21</v>
+      </c>
+      <c r="D57" s="2">
+        <v>26.9</v>
+      </c>
+      <c r="E57" s="2">
+        <v>20</v>
+      </c>
+      <c r="F57" s="2">
+        <v>65</v>
+      </c>
+      <c r="G57" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr" s="0">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="B58" s="0">
+        <v>4.3</v>
+      </c>
+      <c r="C58" s="0">
+        <v>18</v>
+      </c>
+      <c r="D58" s="0">
+        <v>26.7</v>
+      </c>
+      <c r="E58" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F58" s="0">
+        <v>54.8</v>
+      </c>
+      <c r="G58" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr" s="2">
+        <is>
+          <t>08/06/2026</t>
+        </is>
+      </c>
+      <c r="B59" s="2">
+        <v>10.3</v>
+      </c>
+      <c r="C59" s="2">
+        <v>21</v>
+      </c>
+      <c r="D59" s="2">
+        <v>25.5</v>
+      </c>
+      <c r="E59" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F59" s="2">
+        <v>50.5</v>
+      </c>
+      <c r="G59" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr" s="2">
+        <is>
+          <t>07/06/2026</t>
+        </is>
+      </c>
+      <c r="B60" s="2">
+        <v>13.1</v>
+      </c>
+      <c r="C60" s="2">
+        <v>24</v>
+      </c>
+      <c r="D60" s="2">
+        <v>25.7</v>
+      </c>
+      <c r="E60" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F60" s="2">
+        <v>40.2</v>
+      </c>
+      <c r="G60" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr" s="2">
+        <is>
+          <t>06/06/2026</t>
+        </is>
+      </c>
+      <c r="B61" s="2">
+        <v>17.6</v>
+      </c>
+      <c r="C61" s="2">
+        <v>24</v>
+      </c>
+      <c r="D61" s="2">
+        <v>24</v>
+      </c>
+      <c r="E61" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F61" s="2">
+        <v>27.1</v>
+      </c>
+      <c r="G61" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr" s="0">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+      <c r="B62" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="C62" s="0">
+        <v>16</v>
+      </c>
+      <c r="D62" s="0">
+        <v>26.3</v>
+      </c>
+      <c r="E62" s="0">
+        <v>19.4</v>
+      </c>
+      <c r="F62" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="G62" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr" s="0">
+        <is>
+          <t>04/06/2026</t>
+        </is>
+      </c>
+      <c r="B63" s="0">
+        <v>1.4</v>
+      </c>
+      <c r="C63" s="0">
+        <v>5</v>
+      </c>
+      <c r="D63" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E63" s="0">
+        <v>19.6</v>
+      </c>
+      <c r="F63" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="G63" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr" s="0">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="B64" s="0">
+        <v>1.1</v>
+      </c>
+      <c r="C64" s="0">
+        <v>6</v>
+      </c>
+      <c r="D64" s="0">
+        <v>27.7</v>
+      </c>
+      <c r="E64" s="0">
+        <v>20.6</v>
+      </c>
+      <c r="F64" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="G64" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr" s="0">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="B65" s="0">
+        <v>1.2</v>
+      </c>
+      <c r="C65" s="0">
+        <v>5</v>
+      </c>
+      <c r="D65" s="0">
+        <v>29.4</v>
+      </c>
+      <c r="E65" s="0">
+        <v>19.6</v>
+      </c>
+      <c r="F65" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="G65" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr" s="0">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="B66" s="0">
+        <v>0.9</v>
+      </c>
+      <c r="C66" s="0">
+        <v>5</v>
+      </c>
+      <c r="D66" s="0">
+        <v>28.7</v>
+      </c>
+      <c r="E66" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F66" s="0">
+        <v>0.9</v>
+      </c>
+      <c r="G66" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr" s="0">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="B67" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="C67" s="0">
+        <v>7</v>
+      </c>
+      <c r="D67" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E67" s="0">
+        <v>18.3</v>
+      </c>
+      <c r="F67" s="0">
+        <v>201.2</v>
+      </c>
+      <c r="G67" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr" s="0">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="B68" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="C68" s="0">
+        <v>11</v>
+      </c>
+      <c r="D68" s="0">
+        <v>27.5</v>
+      </c>
+      <c r="E68" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F68" s="0">
+        <v>198.6</v>
+      </c>
+      <c r="G68" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr" s="0">
+        <is>
+          <t>29/05/2026</t>
+        </is>
+      </c>
+      <c r="B69" s="0">
+        <v>2</v>
+      </c>
+      <c r="C69" s="0">
+        <v>5</v>
+      </c>
+      <c r="D69" s="0">
+        <v>28.5</v>
+      </c>
+      <c r="E69" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F69" s="0">
+        <v>197.1</v>
+      </c>
+      <c r="G69" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr" s="0">
+        <is>
+          <t>28/05/2026</t>
+        </is>
+      </c>
+      <c r="B70" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C70" s="0">
+        <v>3</v>
+      </c>
+      <c r="D70" s="0">
+        <v>28.9</v>
+      </c>
+      <c r="E70" s="0">
+        <v>19.3</v>
+      </c>
+      <c r="F70" s="0">
+        <v>195.1</v>
+      </c>
+      <c r="G70" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr" s="0">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="B71" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="C71" s="0">
+        <v>7</v>
+      </c>
+      <c r="D71" s="0">
+        <v>28.3</v>
+      </c>
+      <c r="E71" s="0">
+        <v>20.3</v>
+      </c>
+      <c r="F71" s="0">
+        <v>194.8</v>
+      </c>
+      <c r="G71" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr" s="0">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="B72" s="0">
+        <v>3</v>
+      </c>
+      <c r="C72" s="0">
+        <v>12</v>
+      </c>
+      <c r="D72" s="0">
+        <v>27.8</v>
+      </c>
+      <c r="E72" s="0">
+        <v>19.8</v>
+      </c>
+      <c r="F72" s="0">
+        <v>192.7</v>
+      </c>
+      <c r="G72" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr" s="0">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="B73" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="C73" s="0">
+        <v>17</v>
+      </c>
+      <c r="D73" s="0">
+        <v>27.8</v>
+      </c>
+      <c r="E73" s="0">
+        <v>20.2</v>
+      </c>
+      <c r="F73" s="0">
+        <v>189.7</v>
+      </c>
+      <c r="G73" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr" s="2">
+        <is>
+          <t>24/05/2026</t>
+        </is>
+      </c>
+      <c r="B74" s="2">
+        <v>9.4</v>
+      </c>
+      <c r="C74" s="2">
+        <v>22</v>
+      </c>
+      <c r="D74" s="2">
+        <v>27.5</v>
+      </c>
+      <c r="E74" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F74" s="2">
+        <v>185.6</v>
+      </c>
+      <c r="G74" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr" s="2">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="B75" s="2">
+        <v>8.8</v>
+      </c>
+      <c r="C75" s="2">
+        <v>22</v>
+      </c>
+      <c r="D75" s="2">
+        <v>26.3</v>
+      </c>
+      <c r="E75" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F75" s="2">
+        <v>176.2</v>
+      </c>
+      <c r="G75" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr" s="2">
+        <is>
+          <t>22/05/2026</t>
+        </is>
+      </c>
+      <c r="B76" s="2">
+        <v>14.1</v>
+      </c>
+      <c r="C76" s="2">
+        <v>23</v>
+      </c>
+      <c r="D76" s="2">
+        <v>24.6</v>
+      </c>
+      <c r="E76" s="2">
+        <v>19.8</v>
+      </c>
+      <c r="F76" s="2">
+        <v>167.4</v>
+      </c>
+      <c r="G76" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr" s="2">
+        <is>
+          <t>21/05/2026</t>
+        </is>
+      </c>
+      <c r="B77" s="2">
+        <v>35.1</v>
+      </c>
+      <c r="C77" s="2">
+        <v>24</v>
+      </c>
+      <c r="D77" s="2">
+        <v>22.9</v>
+      </c>
+      <c r="E77" s="2">
+        <v>20.1</v>
+      </c>
+      <c r="F77" s="2">
+        <v>153.3</v>
+      </c>
+      <c r="G77" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr" s="2">
+        <is>
+          <t>20/05/2026</t>
+        </is>
+      </c>
+      <c r="B78" s="2">
+        <v>39.7</v>
+      </c>
+      <c r="C78" s="2">
+        <v>19</v>
+      </c>
+      <c r="D78" s="2">
+        <v>21.8</v>
+      </c>
+      <c r="E78" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F78" s="2">
+        <v>118.2</v>
+      </c>
+      <c r="G78" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr" s="0">
+        <is>
+          <t>19/05/2026</t>
+        </is>
+      </c>
+      <c r="B79" s="0">
+        <v>3</v>
+      </c>
+      <c r="C79" s="0">
+        <v>8</v>
+      </c>
+      <c r="D79" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="E79" s="0">
+        <v>20</v>
+      </c>
+      <c r="F79" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="G79" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr" s="0">
+        <is>
+          <t>18/05/2026</t>
+        </is>
+      </c>
+      <c r="B80" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="C80" s="0">
+        <v>10</v>
+      </c>
+      <c r="D80" s="0">
+        <v>26.5</v>
+      </c>
+      <c r="E80" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F80" s="0">
+        <v>75.5</v>
+      </c>
+      <c r="G80" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr" s="0">
+        <is>
+          <t>17/05/2026</t>
+        </is>
+      </c>
+      <c r="B81" s="0">
+        <v>2.3</v>
+      </c>
+      <c r="C81" s="0">
+        <v>10</v>
+      </c>
+      <c r="D81" s="0">
+        <v>26.1</v>
+      </c>
+      <c r="E81" s="0">
+        <v>19.9</v>
+      </c>
+      <c r="F81" s="0">
+        <v>74</v>
+      </c>
+      <c r="G81" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr" s="0">
+        <is>
+          <t>16/05/2026</t>
+        </is>
+      </c>
+      <c r="B82" s="0">
+        <v>3.9</v>
+      </c>
+      <c r="C82" s="0">
+        <v>15</v>
+      </c>
+      <c r="D82" s="0">
+        <v>26.7</v>
+      </c>
+      <c r="E82" s="0">
+        <v>20.1</v>
+      </c>
+      <c r="F82" s="0">
+        <v>71.7</v>
+      </c>
+      <c r="G82" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr" s="2">
+        <is>
+          <t>15/05/2026</t>
+        </is>
+      </c>
+      <c r="B83" s="2">
+        <v>16.2</v>
+      </c>
+      <c r="C83" s="2">
+        <v>22</v>
+      </c>
+      <c r="D83" s="2">
+        <v>26.6</v>
+      </c>
+      <c r="E83" s="2">
+        <v>19.6</v>
+      </c>
+      <c r="F83" s="2">
+        <v>67.8</v>
+      </c>
+      <c r="G83" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr" s="0">
+        <is>
+          <t>14/05/2026</t>
+        </is>
+      </c>
+      <c r="B84" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="C84" s="0">
+        <v>12</v>
+      </c>
+      <c r="D84" s="0">
+        <v>26.2</v>
+      </c>
+      <c r="E84" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="F84" s="0">
+        <v>51.6</v>
+      </c>
+      <c r="G84" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr" s="0">
+        <is>
+          <t>13/05/2026</t>
+        </is>
+      </c>
+      <c r="B85" s="0">
+        <v>3.3</v>
+      </c>
+      <c r="C85" s="0">
+        <v>7</v>
+      </c>
+      <c r="D85" s="0">
+        <v>26.9</v>
+      </c>
+      <c r="E85" s="0">
+        <v>18.9</v>
+      </c>
+      <c r="F85" s="0">
+        <v>46.7</v>
+      </c>
+      <c r="G85" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr" s="0">
+        <is>
+          <t>12/05/2026</t>
+        </is>
+      </c>
+      <c r="B86" s="0">
+        <v>2.4</v>
+      </c>
+      <c r="C86" s="0">
+        <v>9</v>
+      </c>
+      <c r="D86" s="0">
+        <v>26.9</v>
+      </c>
+      <c r="E86" s="0">
+        <v>19.1</v>
+      </c>
+      <c r="F86" s="0">
+        <v>43.4</v>
+      </c>
+      <c r="G86" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr" s="0">
+        <is>
+          <t>11/05/2026</t>
+        </is>
+      </c>
+      <c r="B87" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="C87" s="0">
+        <v>1</v>
+      </c>
+      <c r="D87" s="0">
+        <v>28.2</v>
+      </c>
+      <c r="E87" s="0">
+        <v>17.1</v>
+      </c>
+      <c r="F87" s="0">
+        <v>41</v>
+      </c>
+      <c r="G87" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr" s="0">
+        <is>
+          <t>10/05/2026</t>
+        </is>
+      </c>
+      <c r="B88" s="0">
+        <v>3.7</v>
+      </c>
+      <c r="C88" s="0">
+        <v>14</v>
+      </c>
+      <c r="D88" s="0">
+        <v>25.6</v>
+      </c>
+      <c r="E88" s="0">
+        <v>18.4</v>
+      </c>
+      <c r="F88" s="0">
+        <v>40.9</v>
+      </c>
+      <c r="G88" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr" s="0">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+      <c r="B89" s="0">
+        <v>1.6</v>
+      </c>
+      <c r="C89" s="0">
+        <v>13</v>
+      </c>
+      <c r="D89" s="0">
+        <v>26.2</v>
+      </c>
+      <c r="E89" s="0">
+        <v>17.7</v>
+      </c>
+      <c r="F89" s="0">
+        <v>37.2</v>
+      </c>
+      <c r="G89" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr" s="2">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+      <c r="B90" s="2">
+        <v>8.5</v>
+      </c>
+      <c r="C90" s="2">
+        <v>6</v>
+      </c>
+      <c r="D90" s="2">
+        <v>27.4</v>
+      </c>
+      <c r="E90" s="2">
+        <v>18.4</v>
+      </c>
+      <c r="F90" s="2">
+        <v>35.6</v>
+      </c>
+      <c r="G90" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr" s="0">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+      <c r="B91" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C91" s="0">
+        <v>3</v>
+      </c>
+      <c r="D91" s="0">
+        <v>29.1</v>
+      </c>
+      <c r="E91" s="0">
+        <v>18.3</v>
+      </c>
+      <c r="F91" s="0">
+        <v>27.1</v>
+      </c>
+      <c r="G91" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr" s="0">
+        <is>
+          <t>06/05/2026</t>
+        </is>
+      </c>
+      <c r="B92" s="0">
+        <v>0.3</v>
+      </c>
+      <c r="C92" s="0">
+        <v>2</v>
+      </c>
+      <c r="D92" s="0">
+        <v>28.3</v>
+      </c>
+      <c r="E92" s="0">
+        <v>16.3</v>
+      </c>
+      <c r="F92" s="0">
+        <v>26.8</v>
+      </c>
+      <c r="G92" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr" s="2">
+        <is>
+          <t>05/05/2026</t>
+        </is>
+      </c>
+      <c r="B93" s="2">
+        <v>10.4</v>
+      </c>
+      <c r="C93" s="2">
+        <v>11</v>
+      </c>
+      <c r="D93" s="2">
+        <v>24.6</v>
+      </c>
+      <c r="E93" s="2">
+        <v>17</v>
+      </c>
+      <c r="F93" s="2">
+        <v>26.5</v>
+      </c>
+      <c r="G93" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr" s="2">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="B94" s="2">
+        <v>16.1</v>
+      </c>
+      <c r="C94" s="2">
+        <v>9</v>
+      </c>
+      <c r="D94" s="2">
+        <v>26.8</v>
+      </c>
+      <c r="E94" s="2">
+        <v>16.8</v>
+      </c>
+      <c r="F94" s="2">
+        <v>16.1</v>
+      </c>
+      <c r="G94" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr" s="2">
+        <is>
+          <t>23/04/2026</t>
+        </is>
+      </c>
+      <c r="B95" s="2">
+        <v>26.1</v>
+      </c>
+      <c r="C95" s="2">
+        <v>21</v>
+      </c>
+      <c r="D95" s="2">
+        <v>25.8</v>
+      </c>
+      <c r="E95" s="2">
+        <v>20.2</v>
+      </c>
+      <c r="F95" s="2">
+        <v>34.1</v>
+      </c>
+      <c r="G95" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr" s="0">
+        <is>
+          <t>22/04/2026</t>
+        </is>
+      </c>
+      <c r="B96" s="0">
+        <v>2.6</v>
+      </c>
+      <c r="C96" s="0">
+        <v>15</v>
+      </c>
+      <c r="D96" s="0">
+        <v>27.4</v>
+      </c>
+      <c r="E96" s="0">
+        <v>19.7</v>
+      </c>
+      <c r="F96" s="0">
+        <v>8</v>
+      </c>
+      <c r="G96" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr" s="2">
+        <is>
+          <t>21/04/2026</t>
+        </is>
+      </c>
+      <c r="B97" s="2">
+        <v>5.3</v>
+      </c>
+      <c r="C97" s="2">
+        <v>13</v>
+      </c>
+      <c r="D97" s="2">
+        <v>25.6</v>
+      </c>
+      <c r="E97" s="2">
+        <v>18.7</v>
+      </c>
+      <c r="F97" s="2">
+        <v>5.4</v>
+      </c>
+      <c r="G97" t="inlineStr" s="2">
+        <is>
+          <t>Pluie</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr" s="0">
+        <is>
           <t>17/04/2026</t>
         </is>
       </c>
-      <c r="B46" s="0">
+      <c r="B98" s="0">
         <v>0.1</v>
       </c>
-      <c r="C46" s="0">
+      <c r="C98" s="0">
         <v>1</v>
       </c>
-      <c r="D46" s="0">
+      <c r="D98" s="0">
         <v>30</v>
       </c>
-      <c r="E46" s="0">
+      <c r="E98" s="0">
         <v>21.5</v>
       </c>
-      <c r="F46" s="0">
+      <c r="F98" s="0">
         <v>0.1</v>
       </c>
-      <c r="G46" t="inlineStr" s="0">
-[...6 lines deleted...]
-      <c r="A47" t="inlineStr" s="0">
+      <c r="G98" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr" s="0">
         <is>
           <t>16/04/2026</t>
         </is>
       </c>
-      <c r="B47" s="0">
+      <c r="B99" s="0">
         <v>0</v>
       </c>
-      <c r="C47" s="0">
+      <c r="C99" s="0">
         <v>0</v>
       </c>
-      <c r="D47" s="0">
+      <c r="D99" s="0">
         <v>30.5</v>
       </c>
-      <c r="E47" s="0">
+      <c r="E99" s="0">
         <v>20.4</v>
       </c>
-      <c r="F47" s="0">
+      <c r="F99" s="0">
         <v>0</v>
       </c>
-      <c r="G47" t="inlineStr" s="0">
-[...6 lines deleted...]
-      <c r="A48" t="inlineStr" s="0">
+      <c r="G99" t="inlineStr" s="0">
+        <is>
+          <t>Sec</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr" s="0">
         <is>
           <t>15/04/2026</t>
         </is>
       </c>
-      <c r="B48" s="0">
+      <c r="B100" s="0">
         <v>0</v>
       </c>
-      <c r="C48" s="0">
+      <c r="C100" s="0">
         <v>0</v>
       </c>
-      <c r="D48" s="0">
+      <c r="D100" s="0">
         <v>29.7</v>
       </c>
-      <c r="E48" s="0">
+      <c r="E100" s="0">
         <v>22</v>
       </c>
-      <c r="F48" s="0">
+      <c r="F100" s="0">
         <v>0</v>
       </c>
-      <c r="G48" t="inlineStr" s="0">
+      <c r="G100" t="inlineStr" s="0">
         <is>
           <t>Sec</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>